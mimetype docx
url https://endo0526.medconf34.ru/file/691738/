--- v0 (2026-05-07)
+++ v1 (2026-07-07)
@@ -1,1793 +1,1749 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="35D963B5" w14:textId="77777777" w:rsidR="008D65F6" w:rsidRPr="00993F17" w:rsidRDefault="008D65F6" w:rsidP="00993F17">
+    <w:p w14:paraId="35D963B5" w14:textId="77777777" w:rsidR="008D65F6" w:rsidRPr="006B265D" w:rsidRDefault="008D65F6" w:rsidP="00993F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Программа междисциплинарной школы эндокринологов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095CA63B" w14:textId="77777777" w:rsidR="001310BA" w:rsidRPr="001310BA" w:rsidRDefault="008D65F6" w:rsidP="001310BA">
+    <w:p w14:paraId="095CA63B" w14:textId="77777777" w:rsidR="001310BA" w:rsidRPr="006B265D" w:rsidRDefault="008D65F6" w:rsidP="001310BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="001310BA" w:rsidRPr="001310BA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001310BA" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Сложные вопросы патологии щитовидной железы и </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD2D804" w14:textId="4261CCB2" w:rsidR="008D65F6" w:rsidRPr="00993F17" w:rsidRDefault="001310BA" w:rsidP="001310BA">
+    <w:p w14:paraId="6FD2D804" w14:textId="4261CCB2" w:rsidR="008D65F6" w:rsidRPr="006B265D" w:rsidRDefault="001310BA" w:rsidP="001310BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>околощитовидных желез</w:t>
       </w:r>
-      <w:r w:rsidR="008D65F6" w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008D65F6" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidR="00603A23" w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00603A23" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00806FCD" w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00806FCD" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D44003C" w14:textId="569EF1AA" w:rsidR="008D65F6" w:rsidRPr="00993F17" w:rsidRDefault="008D65F6" w:rsidP="00993F17">
+    <w:p w14:paraId="0D44003C" w14:textId="569EF1AA" w:rsidR="008D65F6" w:rsidRPr="006B265D" w:rsidRDefault="008D65F6" w:rsidP="00993F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5295B9B1" w14:textId="6813F663" w:rsidR="00A377D2" w:rsidRPr="006B265D" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Дата проведения: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22 мая 2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5501A34D" w14:textId="77777777" w:rsidR="00A377D2" w:rsidRPr="00993F17" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="5501A34D" w14:textId="77777777" w:rsidR="00A377D2" w:rsidRPr="006B265D" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Адрес проведения: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>г. Волгоград, ул. Рабоче-Крестьянская, 18, конференц-зал «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>СитиХолл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Южный»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE29F4F" w14:textId="77777777" w:rsidR="00A377D2" w:rsidRPr="00993F17" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="3AE29F4F" w14:textId="77777777" w:rsidR="00A377D2" w:rsidRPr="006B265D" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2306677A" w14:textId="77777777" w:rsidR="00A377D2" w:rsidRPr="006B265D" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>09.30-10.00 Регистрация участников мероприятия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B1D02A" w14:textId="77777777" w:rsidR="00A377D2" w:rsidRPr="00993F17" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
-[...12 lines deleted...]
-    <w:p w14:paraId="0D2B77BE" w14:textId="51FB883A" w:rsidR="00A377D2" w:rsidRPr="00993F17" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
+    <w:p w14:paraId="10B1D02A" w14:textId="77777777" w:rsidR="00A377D2" w:rsidRPr="006B265D" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2B77BE" w14:textId="51FB883A" w:rsidR="00A377D2" w:rsidRPr="006B265D" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Приветственное слово:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C17009" w14:textId="77777777" w:rsidR="00A377D2" w:rsidRPr="00993F17" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="51C17009" w14:textId="77777777" w:rsidR="00A377D2" w:rsidRPr="006B265D" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Вачугова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алла Анатольевна, главный внештатный специалист - эндокринолог комитета здравоохранения Волгоградской области, зав. эндокринологическим отделением ГБУЗ «ВОКБ №1», ассистент кафедры внутренних болезней Института НМФО ФГБОУ ВО «ВолгГМУ» МЗ РФ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367C4718" w14:textId="77777777" w:rsidR="00A377D2" w:rsidRPr="00993F17" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="367C4718" w14:textId="77777777" w:rsidR="00A377D2" w:rsidRPr="006B265D" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C9ABCF" w14:textId="6F2B7102" w:rsidR="00603A23" w:rsidRPr="006B265D" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10.10-10.</w:t>
       </w:r>
-      <w:r w:rsidR="00DB5551">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00DB5551" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="00603A23" w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00603A23" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Век заместительной терапии гипотиреоза</w:t>
       </w:r>
-      <w:r w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidR="00603A23" w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00603A23" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1135040A" w14:textId="61633578" w:rsidR="0045540C" w:rsidRPr="00993F17" w:rsidRDefault="0045540C" w:rsidP="0045540C">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="1135040A" w14:textId="61633578" w:rsidR="0045540C" w:rsidRPr="006B265D" w:rsidRDefault="0045540C" w:rsidP="0045540C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(При поддержке компании АО «</w:t>
-      </w:r>
+        <w:t>(При поддержке компании АО «Нижфарм». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FDD9F1" w14:textId="10FC4C7F" w:rsidR="00A377D2" w:rsidRPr="006B265D" w:rsidRDefault="00BE2327" w:rsidP="005630FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Попова Екатерина Андреевна, к.м.н., доцент кафедры внутренних болезней И</w:t>
+      </w:r>
+      <w:r w:rsidR="009F4756" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нститута </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>НМФО ФГБОУ ВО «ВолгГМУ» МЗ РФ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DAB700" w14:textId="77777777" w:rsidR="00BE2327" w:rsidRPr="006B265D" w:rsidRDefault="00BE2327" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E10ABB5" w14:textId="0F863B1D" w:rsidR="00BE0B7E" w:rsidRPr="006B265D" w:rsidRDefault="00A377D2" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5551" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0-11.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5551" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0 «</w:t>
+      </w:r>
+      <w:r w:rsidR="006E737B" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TIRADS</w:t>
+      </w:r>
+      <w:r w:rsidR="006E737B" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47CE0" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – великий обманщик</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420BF947" w14:textId="4DFD9844" w:rsidR="00D501F0" w:rsidRPr="006B265D" w:rsidRDefault="00C21523" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Чигиринский Эдуард Львович, врач высшей категории,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> врач ультразвуковой диагностики</w:t>
+      </w:r>
+      <w:r w:rsidR="00D501F0" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B8F409" w14:textId="77777777" w:rsidR="00D501F0" w:rsidRPr="006B265D" w:rsidRDefault="00D501F0" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C072C8C" w14:textId="10B4DE5E" w:rsidR="00C21523" w:rsidRPr="006B265D" w:rsidRDefault="00D501F0" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5551" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0-11.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5551" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0 «</w:t>
+      </w:r>
+      <w:r w:rsidR="00456B80" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Семиотика поражения кожи и ее придатков в практике врача-эндокринолога</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A61496E" w14:textId="7A0B4EEB" w:rsidR="00BE2327" w:rsidRPr="006B265D" w:rsidRDefault="00BE2327" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Лутова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Виктория Олеговна, доцент кафедры внутренних болезней Института НМФО ФГБОУ ВО «ВолгГМУ» МЗ РФ, к.м.н.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2283CA6C" w14:textId="77777777" w:rsidR="00D501F0" w:rsidRPr="006B265D" w:rsidRDefault="00D501F0" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028DCA04" w14:textId="77777777" w:rsidR="00DB5551" w:rsidRPr="006B265D" w:rsidRDefault="00D501F0" w:rsidP="00DB5551">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5551" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0-1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5551" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5551" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5551" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Аутоиммунные </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB5551" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>полигландулярные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB5551" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> синдромы у детей» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721D6FA5" w14:textId="77777777" w:rsidR="00DB5551" w:rsidRPr="006B265D" w:rsidRDefault="00DB5551" w:rsidP="00DB5551">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Витебская Алиса Витальевна, к.м.н., доцент кафедры детских болезней Клинического института детского здоровья им. Н.Ф. Филатова, врач детский эндокринолог ФГБОУ БО «Первый МГМУ им. И.М. Сеченова» МЗ РФ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5110F6" w14:textId="5EE90A7F" w:rsidR="00DB5551" w:rsidRPr="006B265D" w:rsidRDefault="00DB5551" w:rsidP="00DB5551">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Бобрик Мария Николаевна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, аспирант кафедры детских болезней Клинического института детского здоровья им. Н.Ф. Филатова, врач детский эндокринолог </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ФГБОУ БО «Первый МГМУ им. И.М. Сеченова» МЗ РФ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5B710C" w14:textId="148B9DB3" w:rsidR="00DB5551" w:rsidRPr="006B265D" w:rsidRDefault="00DB5551" w:rsidP="004B1653">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2567B0C3" w14:textId="50E36B60" w:rsidR="00DB5551" w:rsidRPr="006B265D" w:rsidRDefault="00DB5551" w:rsidP="00DB5551">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.40-12.10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0828" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Путь пациента с СД 1 типа: фокус на доклинические стадии</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0828" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699E1C19" w14:textId="3F9B33FE" w:rsidR="004B1653" w:rsidRPr="006B265D" w:rsidRDefault="004B1653" w:rsidP="004B1653">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Нижфарм</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
-[...289 lines deleted...]
-      </w:pPr>
+        <w:t>(При поддержке компании АО «</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00993F17">
-[...284 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Санофи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(При поддержке компании АО «</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> Россия». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2687E8AE" w14:textId="1EDF8E1A" w:rsidR="004B1653" w:rsidRPr="006B265D" w:rsidRDefault="004B1653" w:rsidP="00D3597D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk228264320"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Витебская Алиса Витальевна, к.м.н., доцент кафедры детских болезней Клинического института детского здоровья им. Н.Ф. Филатова, врач детский эндокринолог ФГБОУ БО «Первый МГМУ им. И.М. Сеченова» МЗ РФ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="04741E02" w14:textId="75AFEA65" w:rsidR="004B1653" w:rsidRPr="006B265D" w:rsidRDefault="004B1653" w:rsidP="004B1653">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="407F13DD" w14:textId="5C52B6F7" w:rsidR="00D501F0" w:rsidRPr="006B265D" w:rsidRDefault="00D501F0" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.10-12.30 Перерыв</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D790D48" w14:textId="784AD25C" w:rsidR="00D501F0" w:rsidRDefault="00D501F0" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69750576" w14:textId="495F6B64" w:rsidR="006B265D" w:rsidRDefault="006B265D" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA7A7E7" w14:textId="76E13B2E" w:rsidR="006B265D" w:rsidRDefault="006B265D" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3533362B" w14:textId="77777777" w:rsidR="004B1653" w:rsidRPr="006B265D" w:rsidRDefault="00D501F0" w:rsidP="004B1653">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">12.30-13.00 </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1653" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Нарушения функции щитовидной железы у беременных» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B1EA10" w14:textId="77777777" w:rsidR="004B1653" w:rsidRPr="006B265D" w:rsidRDefault="004B1653" w:rsidP="004B1653">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Санофи</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Россия». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
-[...124 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>(При поддержке компании ООО «Берлин-Хеми/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>А.Менарини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(При поддержке компании ООО «Берлин-Хеми/</w:t>
-      </w:r>
+        <w:t>». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6D2482" w14:textId="015B3153" w:rsidR="004B1653" w:rsidRPr="006B265D" w:rsidRDefault="004B1653" w:rsidP="004B1653">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00993F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Вачугова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Алла Анатольевна, главный внештатный специалист - эндокринолог комитета здравоохранения Волгоградской области, зав. эндокринологическим отделением ГБУЗ «ВОКБ №1», ассистент кафедры внутренних болезней Института НМФО ФГБОУ ВО «ВолгГМУ» МЗ РФ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEF99A2" w14:textId="77777777" w:rsidR="004B1653" w:rsidRPr="006B265D" w:rsidRDefault="004B1653" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58CFB493" w14:textId="2D25525C" w:rsidR="004B1653" w:rsidRPr="006B265D" w:rsidRDefault="00D501F0" w:rsidP="004B1653">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.00-13.20 </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1653" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«Хирургическое лечение патологии щитовидной железы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334F51FB" w14:textId="2C102AE8" w:rsidR="004B1653" w:rsidRPr="006B265D" w:rsidRDefault="004B1653" w:rsidP="004B1653">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ребров Владислав Владимирович, заведующий хирургическим отделением ГБУЗ ВОКБ № 1, </w:t>
+      </w:r>
+      <w:r w:rsidR="00991D83" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к.м.н., </w:t>
+      </w:r>
+      <w:r w:rsidR="00991D83" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Заслуженный врач Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755C3795" w14:textId="0508D737" w:rsidR="004B1653" w:rsidRPr="006B265D" w:rsidRDefault="004B1653" w:rsidP="004B1653">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09BEBCD1" w14:textId="3019D3AD" w:rsidR="00F8745D" w:rsidRPr="006B265D" w:rsidRDefault="00D501F0" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13.20-13.50 «</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8745D" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Рак щитовидной железы: о чем мы до сих пор не знаем?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D68B979" w14:textId="1EF1DCAD" w:rsidR="00F8745D" w:rsidRPr="006B265D" w:rsidRDefault="00BE2327" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Попова Екатерина Андреевна, к.м.н., доцент кафедры внутренних болезней ИНМФО ФГБОУ ВО «ВолгГМУ» МЗ РФ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5AEF8A" w14:textId="77777777" w:rsidR="00BE2327" w:rsidRPr="006B265D" w:rsidRDefault="00BE2327" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A01B83" w14:textId="6F994847" w:rsidR="00F8745D" w:rsidRPr="006B265D" w:rsidRDefault="00D501F0" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13.50-14.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1653" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0 «</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8745D" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Представляет ли собой </w:t>
+      </w:r>
+      <w:r w:rsidR="00456B80" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>НАЖБП</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8745D" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> риск при </w:t>
+      </w:r>
+      <w:r w:rsidR="00456B80" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дисфункции ЩЖ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8745D" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9337DE" w14:textId="32074342" w:rsidR="00E531CC" w:rsidRPr="006B265D" w:rsidRDefault="00E531CC" w:rsidP="00E531CC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>А.Менарини</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">(При поддержке компании ООО «Эбботт </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00993F17">
-[...288 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Лэбораториз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(При поддержке компании </w:t>
-[...50 lines deleted...]
-        </w:rPr>
         <w:t>». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD7E748" w14:textId="3FAB9833" w:rsidR="00D501F0" w:rsidRPr="00993F17" w:rsidRDefault="00D501F0" w:rsidP="00993F17">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="1FD7E748" w14:textId="3FAB9833" w:rsidR="00D501F0" w:rsidRPr="006B265D" w:rsidRDefault="00D501F0" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Барыкина Ирина Николаевна, доцент кафедры внутренних болезней Института НМФО ФГБОУ ВО «ВолгГМУ» МЗ РФ, к.м.н.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B80040" w14:textId="77777777" w:rsidR="00C21523" w:rsidRDefault="00C21523" w:rsidP="00993F17">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="02B80040" w14:textId="77777777" w:rsidR="00C21523" w:rsidRPr="006B265D" w:rsidRDefault="00C21523" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EFD9DE1" w14:textId="59B09423" w:rsidR="00011934" w:rsidRPr="006B265D" w:rsidRDefault="00011934" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
-      <w:r w:rsidR="00D3597D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D3597D" w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D630F5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0-14.30 Дискуссия.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C7366D" w14:textId="66A6259B" w:rsidR="00011934" w:rsidRPr="00D630F5" w:rsidRDefault="00011934" w:rsidP="00993F17">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="27C7366D" w14:textId="66A6259B" w:rsidR="00011934" w:rsidRPr="006B265D" w:rsidRDefault="00011934" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14.30 Завершение конференции.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFA6425" w14:textId="79E0B921" w:rsidR="00D501F0" w:rsidRPr="00993F17" w:rsidRDefault="00D501F0" w:rsidP="00993F17">
-[...19 lines deleted...]
-    <w:sectPr w:rsidR="00D501F0" w:rsidRPr="00993F17">
+    <w:p w14:paraId="2DFA6425" w14:textId="79E0B921" w:rsidR="00D501F0" w:rsidRPr="006B265D" w:rsidRDefault="00D501F0" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="132ED2AD" w14:textId="5305A52A" w:rsidR="00D501F0" w:rsidRPr="006B265D" w:rsidRDefault="00D501F0" w:rsidP="00993F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FA1212A" w14:textId="77777777" w:rsidR="006B265D" w:rsidRPr="006B265D" w:rsidRDefault="006B265D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006B265D" w:rsidRPr="006B265D" w:rsidSect="006B265D">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="136077F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6E68330"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2098,91 +2054,95 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D65F6"/>
     <w:rsid w:val="00011934"/>
     <w:rsid w:val="001310BA"/>
     <w:rsid w:val="002D54C3"/>
     <w:rsid w:val="0038291A"/>
+    <w:rsid w:val="003F0A12"/>
     <w:rsid w:val="0045540C"/>
     <w:rsid w:val="00456B80"/>
     <w:rsid w:val="004B1653"/>
     <w:rsid w:val="005630FF"/>
     <w:rsid w:val="005715C1"/>
     <w:rsid w:val="00603A23"/>
+    <w:rsid w:val="006B265D"/>
     <w:rsid w:val="006E737B"/>
     <w:rsid w:val="00782F00"/>
     <w:rsid w:val="00806FCD"/>
     <w:rsid w:val="008D65F6"/>
+    <w:rsid w:val="008D6CC4"/>
     <w:rsid w:val="008D7713"/>
     <w:rsid w:val="009013E2"/>
+    <w:rsid w:val="00963E35"/>
     <w:rsid w:val="00991D83"/>
     <w:rsid w:val="00993F17"/>
     <w:rsid w:val="009F4756"/>
     <w:rsid w:val="00A04895"/>
     <w:rsid w:val="00A377D2"/>
     <w:rsid w:val="00AA5F21"/>
     <w:rsid w:val="00AC7325"/>
     <w:rsid w:val="00B10753"/>
     <w:rsid w:val="00B40114"/>
     <w:rsid w:val="00B57729"/>
     <w:rsid w:val="00BE0B7E"/>
     <w:rsid w:val="00BE2327"/>
     <w:rsid w:val="00C21523"/>
     <w:rsid w:val="00C5441E"/>
+    <w:rsid w:val="00C65B37"/>
     <w:rsid w:val="00CB3597"/>
     <w:rsid w:val="00CC0828"/>
     <w:rsid w:val="00D3597D"/>
     <w:rsid w:val="00D501F0"/>
     <w:rsid w:val="00D630F5"/>
     <w:rsid w:val="00D72623"/>
     <w:rsid w:val="00DB5551"/>
     <w:rsid w:val="00E47CE0"/>
     <w:rsid w:val="00E531CC"/>
     <w:rsid w:val="00F42887"/>
     <w:rsid w:val="00F8745D"/>
     <w:rsid w:val="00FD169A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -2925,70 +2885,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>470</Words>
-  <Characters>2683</Characters>
+  <Words>469</Words>
+  <Characters>2675</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3147</CharactersWithSpaces>
+  <CharactersWithSpaces>3138</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HP250</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>